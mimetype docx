--- v1 (2026-03-30)
+++ v2 (2026-05-15)
@@ -24,722 +24,865 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="48"/>
         </w:rPr>
         <w:t>Report Statistiche Open Data</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Comune di Capannoli</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Generato il: 30/03/2026 23:17</w:t>
+        <w:t>Generato il: 15/05/2026 00:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <!-- Sezione Riepilogo -->
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>Riepilogo Generale</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Visite Home Page:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 122</w:t>
+        <w:t xml:space="preserve"> 203</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Visualizzazioni Landing Pages:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 194</w:t>
+        <w:t xml:space="preserve"> 338</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Download Totali:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 84</w:t>
+        <w:t xml:space="preserve"> 157</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Ultimo Aggiornamento:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 30/03/2026 17:28</w:t>
+        <w:t xml:space="preserve"> 14/05/2026 16:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <!-- Sezione Visualizzazioni Landing Pages -->
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>Numero Visualizzazioni per Dataset</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>1. Verde Pubblico:</w:t>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve"> 49 visualizzazioni</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>2. Zonizzazione Regolamento Urbanistico:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 38 visualizzazioni</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>3. Attività Geolocalizzate:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 31 visualizzazioni</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>4. CTR e Database Topografico:</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> 30 visualizzazioni</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>2. Zonizzazione Regolamento Urbanistico:</w:t>
-[...21 lines deleted...]
-        <w:t>4. Vincoli Paesaggistici:</w:t>
+        <w:t>5. Tessuti Urbani e Rurali:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 26 visualizzazioni</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>6. Vincoli Paesaggistici:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 24 visualizzazioni</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>7. Numerazione Civica:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 22 visualizzazioni</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>8. Vincoli Tecnici:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 19 visualizzazioni</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>9. Territorio Urbanizzato:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 16 visualizzazioni</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>5. Attività Geolocalizzate:</w:t>
-[...65 lines deleted...]
-        <w:t>11. Numerazione Civica:</w:t>
+        <w:t>10. Comparti e Aree di Trasformazione:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 16 visualizzazioni</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>11. Unità Volumetriche:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 14 visualizzazioni</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>12. Cimiteri:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 13 visualizzazioni</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>13. Stradario Comunale:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 8 visualizzazioni</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>12. Comparti e Aree di Trasformazione:</w:t>
+        <w:t>14. Uso del Suolo 2023:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 8 visualizzazioni</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>13. Stradario Comunale:</w:t>
-[...46 lines deleted...]
-        <w:t xml:space="preserve"> 3 visualizzazioni</w:t>
+        <w:t>15. Uso del Suolo 2021:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 8 visualizzazioni</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>16. Targhe Via:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 8 visualizzazioni</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>17. MapFlow Database:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 8 visualizzazioni</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <!-- Sezione Download -->
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>Numero Download per File</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>1. Vincoli Tecnici Xml Main:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 8 download</w:t>
-[...18 lines deleted...]
-        <w:t>3. Zonizzazione Ru Xml Main:</w:t>
+        <w:t xml:space="preserve"> 10 download</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>2. UCS23 Gpkg:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 9 download</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>3. Verde Pubblico Xml Main:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 9 download</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>4. Zonizzazione Ru Gpkg Main:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 7 download</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>5. Ru Capannoli Var5 2023 1 Gpkg:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 6 download</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>6. Capannoli Dbt 10k Gpkg:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 6 download</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>7. Zonizzazione Ru Xml Main:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 5 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>4. Zonizzazione Ru Gpkg Main:</w:t>
+        <w:t>8. Zonizzazione Ru Xml Ru:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 5 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>5. Verde Pubblico Gpkg Main:</w:t>
+        <w:t>9. Verde Pubblico Gpkg Main:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 5 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>6. Zonizzazione Ru Xml Ru:</w:t>
+        <w:t>10. Tessuti Urbani E Rurali Gpkg:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 5 download</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>11. Verde Pubblico Capannoli Var5 2023 1 Xml:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 4 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>7. Verde Pubblico Capannoli Var5 2023 1 Xml:</w:t>
+        <w:t>12. Database Topografico Xml Main:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 4 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>8. Verde Pubblico Capannoli Var5 2023 1 Gpkg:</w:t>
-[...153 lines deleted...]
-        <w:t>22. UCS23 Gpkg:</w:t>
+        <w:t>13. Tessuti Urbani E Rurali Gpkg Main:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 4 download</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>14. Stradario Comunale Gpkg:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 4 download</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>15. Capannoli Vincolo Boschivo 2016 Gpkg:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 4 download</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>16. Fluviale Esproprio E Convenzionamento Gpkg:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 4 download</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>17. UCS21 Gpkg:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 4 download</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>18. Zonizzazione RU Xml:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 3 download</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>19. Uso Del Suolo Capannoli Var5 2023 1 Xml:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 3 download</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>20. Verde Pubblico Capannoli Var5 2023 1 Gpkg:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 3 download</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>21. Uso Del Suolo 2021 Xml Main:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 3 download</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>22. Capannoli Attivita Geolocalizzate Gpkg:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 3 download</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>23. Vincoli Paesaggistici Xml Main:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 3 download</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>24. Comparti E Aree Di Trasformazione Xml Main:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 3 download</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>25. Aree Verdi Gpkg:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 3 download</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>26. Territorio Urbanizzato Gpkg Main:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 3 download</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>27. Database Topografico Gpkg Main:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 3 download</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>28. Aree E Comparti Di Trasformazione 2023 Gpkg:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 3 download</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>29. Cimiteri Gpkg:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 2 download</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>30. Tessuti Urbani E Rurali Capannoli Var5 2023 1 Xml:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 2 download</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>31. Attivita Geolocalizzate Gpkg Main:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 2 download</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>32. Attivita Geolocalizzate Xml Main:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 2 download</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>33. Unita Volumetriche Xml Main:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 2 download</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>34. Verde Pubblico Xml:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 2 download</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>35. Capannoli Mapflow Db Gpkg:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 2 download</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>36. Territorio Urbanizzato Gpkg:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 2 download</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>37. Vincoli Paesaggistici Gpkg Fluviale:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 2 download</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>38. Database Topografico Capannoli Var5 2023 1 Xml:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 2 download</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>39. Cimiteri Capannoli Var5 2023 1 Xml:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 1 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>23. Uso Del Suolo Capannoli Var5 2023 1 Xml:</w:t>
+        <w:t>40. Comparti E Aree Di Trasformazione Capannoli Var5 2023 1 Xml:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 1 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>24. Cimiteri Capannoli Var5 2023 1 Xml:</w:t>
+        <w:t>41. Numerazione Civica Xml Main:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 1 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>25. Cimiteri Gpkg:</w:t>
+        <w:t>42. Targhe Via Xml Main:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 1 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>26. Comparti E Aree Di Trasformazione Capannoli Var5 2023 1 Xml:</w:t>
+        <w:t>43. Uso Del Suolo 2023 Xml Main:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 1 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>27. Attivita Geolocalizzate Gpkg Main:</w:t>
+        <w:t>44. Uso Del Suolo 2023 Gpkg Main:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 1 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>28. Capannoli Attivita Geolocalizzate Gpkg:</w:t>
+        <w:t>45. Vincoli Paesaggistici Gpkg Boschivo:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 1 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>29. Numerazione Civica Xml Main:</w:t>
+        <w:t>46. Territorio Urbanizzato Capannoli Var5 2023 1 Xml:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 1 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>30. Targhe Via Xml Main:</w:t>
-[...43 lines deleted...]
-        <w:t>34. Vincoli Paesaggistici Gpkg Boschivo:</w:t>
+        <w:t>47. Numerazione Civica Gpkg:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 1 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Report generato dal sistema di tracciamento Open Data - Comune di Capannoli</w:t>