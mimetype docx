--- v2 (2026-05-15)
+++ v3 (2026-06-29)
@@ -24,865 +24,920 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="48"/>
         </w:rPr>
         <w:t>Report Statistiche Open Data</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Comune di Capannoli</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Generato il: 15/05/2026 00:28</w:t>
+        <w:t>Generato il: 29/06/2026 08:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <!-- Sezione Riepilogo -->
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>Riepilogo Generale</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Visite Home Page:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 203</w:t>
+        <w:t xml:space="preserve"> 244</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Visualizzazioni Landing Pages:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 338</w:t>
+        <w:t xml:space="preserve"> 437</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Download Totali:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 157</w:t>
+        <w:t xml:space="preserve"> 182</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Ultimo Aggiornamento:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 14/05/2026 16:22</w:t>
+        <w:t xml:space="preserve"> 29/06/2026 07:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <!-- Sezione Visualizzazioni Landing Pages -->
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>Numero Visualizzazioni per Dataset</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>1. Verde Pubblico:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 49 visualizzazioni</w:t>
+        <w:t xml:space="preserve"> 54 visualizzazioni</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2. Zonizzazione Regolamento Urbanistico:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 38 visualizzazioni</w:t>
-[...7 lines deleted...]
-        <w:t>3. Attività Geolocalizzate:</w:t>
+        <w:t xml:space="preserve"> 45 visualizzazioni</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>3. CTR e Database Topografico:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 42 visualizzazioni</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>4. Attività Geolocalizzate:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 39 visualizzazioni</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>5. Numerazione Civica:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 36 visualizzazioni</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>6. Vincoli Paesaggistici:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 31 visualizzazioni</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>4. CTR e Database Topografico:</w:t>
+        <w:t>7. Tessuti Urbani e Rurali:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 30 visualizzazioni</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>5. Tessuti Urbani e Rurali:</w:t>
-[...32 lines deleted...]
-        <w:t>8. Vincoli Tecnici:</w:t>
+        <w:t>8. Comparti e Aree di Trasformazione:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 29 visualizzazioni</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>9. Vincoli Tecnici:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 23 visualizzazioni</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>10. Territorio Urbanizzato:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 19 visualizzazioni</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>9. Territorio Urbanizzato:</w:t>
+        <w:t>11. Cimiteri:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 16 visualizzazioni</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>10. Comparti e Aree di Trasformazione:</w:t>
-[...10 lines deleted...]
-        <w:t>11. Unità Volumetriche:</w:t>
+        <w:t>12. Unità Volumetriche:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 15 visualizzazioni</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>13. Stradario Comunale:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 14 visualizzazioni</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>12. Cimiteri:</w:t>
-[...20 lines deleted...]
-        </w:rPr>
         <w:t>14. Uso del Suolo 2023:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 8 visualizzazioni</w:t>
+        <w:t xml:space="preserve"> 11 visualizzazioni</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>15. Uso del Suolo 2021:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 8 visualizzazioni</w:t>
+        <w:t xml:space="preserve"> 11 visualizzazioni</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>16. Targhe Via:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 8 visualizzazioni</w:t>
+        <w:t xml:space="preserve"> 11 visualizzazioni</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>17. MapFlow Database:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 8 visualizzazioni</w:t>
+        <w:t xml:space="preserve"> 11 visualizzazioni</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <!-- Sezione Download -->
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>Numero Download per File</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>1. Vincoli Tecnici Xml Main:</w:t>
+        <w:t>1. UCS23 Gpkg:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 11 download</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>2. Vincoli Tecnici Xml Main:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 10 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>2. UCS23 Gpkg:</w:t>
+        <w:t>3. Zonizzazione Ru Gpkg Main:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 9 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>3. Verde Pubblico Xml Main:</w:t>
+        <w:t>4. Verde Pubblico Xml Main:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 9 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>4. Zonizzazione Ru Gpkg Main:</w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t>5. Ru Capannoli Var5 2023 1 Gpkg:</w:t>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve"> 8 download</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>6. Capannoli Dbt 10k Gpkg:</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> 6 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>6. Capannoli Dbt 10k Gpkg:</w:t>
-[...10 lines deleted...]
-        <w:t>7. Zonizzazione Ru Xml Main:</w:t>
+        <w:t>7. Zonizzazione RU Xml:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 5 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>8. Zonizzazione Ru Xml Ru:</w:t>
+        <w:t>8. Zonizzazione Ru Xml Main:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 5 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>9. Verde Pubblico Gpkg Main:</w:t>
+        <w:t>9. Zonizzazione Ru Xml Ru:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 5 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>10. Tessuti Urbani E Rurali Gpkg:</w:t>
+        <w:t>10. Uso Del Suolo Capannoli Var5 2023 1 Xml:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 5 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>11. Verde Pubblico Capannoli Var5 2023 1 Xml:</w:t>
+        <w:t>11. Verde Pubblico Gpkg Main:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 5 download</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>12. Tessuti Urbani E Rurali Gpkg:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 5 download</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>13. Aree E Comparti Di Trasformazione 2023 Gpkg:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 5 download</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>14. UCS21 Gpkg:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 5 download</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>15. Verde Pubblico Capannoli Var5 2023 1 Xml:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 4 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>12. Database Topografico Xml Main:</w:t>
+        <w:t>16. Capannoli Attivita Geolocalizzate Gpkg:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 4 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>13. Tessuti Urbani E Rurali Gpkg Main:</w:t>
+        <w:t>17. Database Topografico Xml Main:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 4 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>14. Stradario Comunale Gpkg:</w:t>
+        <w:t>18. Tessuti Urbani E Rurali Gpkg Main:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 4 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>15. Capannoli Vincolo Boschivo 2016 Gpkg:</w:t>
+        <w:t>19. Database Topografico Gpkg Main:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 4 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>16. Fluviale Esproprio E Convenzionamento Gpkg:</w:t>
+        <w:t>20. Stradario Comunale Gpkg:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 4 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>17. UCS21 Gpkg:</w:t>
+        <w:t>21. Capannoli Vincolo Boschivo 2016 Gpkg:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 4 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>18. Zonizzazione RU Xml:</w:t>
+        <w:t>22. Fluviale Esproprio E Convenzionamento Gpkg:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 4 download</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>23. Verde Pubblico Capannoli Var5 2023 1 Gpkg:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 3 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>19. Uso Del Suolo Capannoli Var5 2023 1 Xml:</w:t>
+        <w:t>24. Uso Del Suolo 2021 Xml Main:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 3 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>20. Verde Pubblico Capannoli Var5 2023 1 Gpkg:</w:t>
+        <w:t>25. Attivita Geolocalizzate Gpkg Main:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 3 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>21. Uso Del Suolo 2021 Xml Main:</w:t>
+        <w:t>26. Vincoli Paesaggistici Xml Main:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 3 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>22. Capannoli Attivita Geolocalizzate Gpkg:</w:t>
+        <w:t>27. Comparti E Aree Di Trasformazione Xml Main:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 3 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>23. Vincoli Paesaggistici Xml Main:</w:t>
+        <w:t>28. Aree Verdi Gpkg:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 3 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>24. Comparti E Aree Di Trasformazione Xml Main:</w:t>
+        <w:t>29. Territorio Urbanizzato Gpkg Main:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 3 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>25. Aree Verdi Gpkg:</w:t>
+        <w:t>30. Capannoli Mapflow Db Gpkg:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 3 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>26. Territorio Urbanizzato Gpkg Main:</w:t>
+        <w:t>31. Territorio Urbanizzato Gpkg:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 3 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>27. Database Topografico Gpkg Main:</w:t>
-[...21 lines deleted...]
-        <w:t>29. Cimiteri Gpkg:</w:t>
+        <w:t>32. Cimiteri Gpkg:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 2 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>30. Tessuti Urbani E Rurali Capannoli Var5 2023 1 Xml:</w:t>
+        <w:t>33. Comparti E Aree Di Trasformazione Capannoli Var5 2023 1 Xml:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 2 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>31. Attivita Geolocalizzate Gpkg Main:</w:t>
+        <w:t>34. Tessuti Urbani E Rurali Capannoli Var5 2023 1 Xml:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 2 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>32. Attivita Geolocalizzate Xml Main:</w:t>
+        <w:t>35. Attivita Geolocalizzate Xml Main:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 2 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>33. Unita Volumetriche Xml Main:</w:t>
+        <w:t>36. Unita Volumetriche Xml Main:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 2 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>34. Verde Pubblico Xml:</w:t>
+        <w:t>37. Verde Pubblico Xml:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 2 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>35. Capannoli Mapflow Db Gpkg:</w:t>
+        <w:t>38. Uso Del Suolo 2023 Gpkg Main:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 2 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>36. Territorio Urbanizzato Gpkg:</w:t>
+        <w:t>39. Vincoli Paesaggistici Gpkg Fluviale:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 2 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>37. Vincoli Paesaggistici Gpkg Fluviale:</w:t>
+        <w:t>40. Database Topografico Capannoli Var5 2023 1 Xml:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 2 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>38. Database Topografico Capannoli Var5 2023 1 Xml:</w:t>
-[...65 lines deleted...]
-        <w:t>44. Uso Del Suolo 2023 Gpkg Main:</w:t>
+        <w:t>41. Cimiteri Capannoli Var5 2023 1 Xml:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 1 download</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>42. Numerazione Civica Xml Main:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 1 download</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>43. Targhe Via Xml Main:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 1 download</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>44. Uso Del Suolo 2023 Xml Main:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 1 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>45. Vincoli Paesaggistici Gpkg Boschivo:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 1 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>46. Territorio Urbanizzato Capannoli Var5 2023 1 Xml:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 1 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>47. Numerazione Civica Gpkg:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 1 download</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>48. Comparti E Aree Di Trasformazione Gpkg Main:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 1 download</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>49. Uso Del Suolo Capannoli 2021 Xml:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 1 download</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>50. Attivita Geolocalizzate Capannoli Var5 2023 1 Xml:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 1 download</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>51. Vincoli Tecnici Capannoli Var5 2023 1 Xml:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 1 download</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>52. Null Null Null:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 1 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Report generato dal sistema di tracciamento Open Data - Comune di Capannoli</w:t>