--- v3 (2026-06-29)
+++ v4 (2026-06-29)
@@ -24,51 +24,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="48"/>
         </w:rPr>
         <w:t>Report Statistiche Open Data</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Comune di Capannoli</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Generato il: 29/06/2026 08:32</w:t>
+        <w:t>Generato il: 29/06/2026 09:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <!-- Sezione Riepilogo -->
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>Riepilogo Generale</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>