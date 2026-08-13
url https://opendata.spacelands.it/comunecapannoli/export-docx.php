--- v4 (2026-06-29)
+++ v5 (2026-08-13)
@@ -24,600 +24,611 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="48"/>
         </w:rPr>
         <w:t>Report Statistiche Open Data</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Comune di Capannoli</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Generato il: 29/06/2026 09:27</w:t>
+        <w:t>Generato il: 13/08/2026 18:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <!-- Sezione Riepilogo -->
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>Riepilogo Generale</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Visite Home Page:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 244</w:t>
+        <w:t xml:space="preserve"> 281</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Visualizzazioni Landing Pages:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 437</w:t>
+        <w:t xml:space="preserve"> 606</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Download Totali:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 182</w:t>
+        <w:t xml:space="preserve"> 194</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Ultimo Aggiornamento:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 29/06/2026 07:49</w:t>
+        <w:t xml:space="preserve"> 13/08/2026 13:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <!-- Sezione Visualizzazioni Landing Pages -->
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>Numero Visualizzazioni per Dataset</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>1. Verde Pubblico:</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 45 visualizzazioni</w:t>
+        <w:t>1. Attività Geolocalizzate:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 68 visualizzazioni</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>2. Verde Pubblico:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 59 visualizzazioni</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3. CTR e Database Topografico:</w:t>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve"> 55 visualizzazioni</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>4. Zonizzazione Regolamento Urbanistico:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 52 visualizzazioni</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>5. Numerazione Civica:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 44 visualizzazioni</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>6. Vincoli Paesaggistici:</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> 42 visualizzazioni</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>4. Attività Geolocalizzate:</w:t>
+        <w:t>7. Vincoli Tecnici:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 41 visualizzazioni</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>8. Unità Volumetriche:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 39 visualizzazioni</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>5. Numerazione Civica:</w:t>
+        <w:t>9. Comparti e Aree di Trasformazione:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 39 visualizzazioni</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>10. Tessuti Urbani e Rurali:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 36 visualizzazioni</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>6. Vincoli Paesaggistici:</w:t>
-[...65 lines deleted...]
-        <w:t>12. Unità Volumetriche:</w:t>
+        <w:t>11. Uso del Suolo 2021:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 32 visualizzazioni</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>12. Territorio Urbanizzato:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 22 visualizzazioni</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>13. Cimiteri:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 18 visualizzazioni</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>14. Stradario Comunale:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 15 visualizzazioni</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>13. Stradario Comunale:</w:t>
-[...46 lines deleted...]
-        <w:t xml:space="preserve"> 11 visualizzazioni</w:t>
+        <w:t>15. Uso del Suolo 2023:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 15 visualizzazioni</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>16. MapFlow Database:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 15 visualizzazioni</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>17. Targhe Via:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 13 visualizzazioni</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>18. Uso del Suolo:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 1 visualizzazioni</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <!-- Sezione Download -->
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>Numero Download per File</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>1. UCS23 Gpkg:</w:t>
+        <w:t>1. Vincoli Tecnici Xml Main:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 12 download</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>2. UCS23 Gpkg:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 11 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>2. Vincoli Tecnici Xml Main:</w:t>
+        <w:t>3. Zonizzazione Ru Gpkg Main:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 10 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>3. Zonizzazione Ru Gpkg Main:</w:t>
+        <w:t>4. Verde Pubblico Xml Main:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 9 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>4. Verde Pubblico Xml Main:</w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t>5. Ru Capannoli Var5 2023 1 Gpkg:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 8 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>6. Capannoli Dbt 10k Gpkg:</w:t>
+        <w:t>6. Database Topografico Gpkg Main:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 6 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>7. Zonizzazione RU Xml:</w:t>
+        <w:t>7. Capannoli Dbt 10k Gpkg:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 6 download</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>8. Capannoli Vincolo Boschivo 2016 Gpkg:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 6 download</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>9. Zonizzazione RU Xml:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 5 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>8. Zonizzazione Ru Xml Main:</w:t>
+        <w:t>10. Zonizzazione Ru Xml Main:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 5 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>9. Zonizzazione Ru Xml Ru:</w:t>
+        <w:t>11. Zonizzazione Ru Xml Ru:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 5 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>10. Uso Del Suolo Capannoli Var5 2023 1 Xml:</w:t>
+        <w:t>12. Uso Del Suolo Capannoli Var5 2023 1 Xml:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 5 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>11. Verde Pubblico Gpkg Main:</w:t>
+        <w:t>13. Database Topografico Xml Main:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 5 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>12. Tessuti Urbani E Rurali Gpkg:</w:t>
+        <w:t>14. Verde Pubblico Gpkg Main:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 5 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>13. Aree E Comparti Di Trasformazione 2023 Gpkg:</w:t>
+        <w:t>15. Tessuti Urbani E Rurali Gpkg:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 5 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>14. UCS21 Gpkg:</w:t>
+        <w:t>16. Aree E Comparti Di Trasformazione 2023 Gpkg:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 5 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>15. Verde Pubblico Capannoli Var5 2023 1 Xml:</w:t>
+        <w:t>17. Fluviale Esproprio E Convenzionamento Gpkg:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 5 download</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>18. UCS21 Gpkg:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 5 download</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>19. Verde Pubblico Capannoli Var5 2023 1 Xml:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 4 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>16. Capannoli Attivita Geolocalizzate Gpkg:</w:t>
+        <w:t>20. Capannoli Attivita Geolocalizzate Gpkg:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 4 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>17. Database Topografico Xml Main:</w:t>
+        <w:t>21. Tessuti Urbani E Rurali Gpkg Main:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 4 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>18. Tessuti Urbani E Rurali Gpkg Main:</w:t>
+        <w:t>22. Stradario Comunale Gpkg:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 4 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>19. Database Topografico Gpkg Main:</w:t>
-[...42 lines deleted...]
-        </w:rPr>
         <w:t>23. Verde Pubblico Capannoli Var5 2023 1 Gpkg:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 3 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>24. Uso Del Suolo 2021 Xml Main:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 3 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>25. Attivita Geolocalizzate Gpkg Main:</w:t>
       </w:r>
       <w:r>
@@ -673,271 +684,282 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>30. Capannoli Mapflow Db Gpkg:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 3 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>31. Territorio Urbanizzato Gpkg:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 3 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>32. Cimiteri Gpkg:</w:t>
+        <w:t>32. Vincoli Paesaggistici Gpkg Fluviale:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 3 download</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>33. Cimiteri Gpkg:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 2 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>33. Comparti E Aree Di Trasformazione Capannoli Var5 2023 1 Xml:</w:t>
+        <w:t>34. Comparti E Aree Di Trasformazione Capannoli Var5 2023 1 Xml:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 2 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>34. Tessuti Urbani E Rurali Capannoli Var5 2023 1 Xml:</w:t>
+        <w:t>35. Tessuti Urbani E Rurali Capannoli Var5 2023 1 Xml:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 2 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>35. Attivita Geolocalizzate Xml Main:</w:t>
+        <w:t>36. Attivita Geolocalizzate Xml Main:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 2 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>36. Unita Volumetriche Xml Main:</w:t>
+        <w:t>37. Unita Volumetriche Xml Main:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 2 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>37. Verde Pubblico Xml:</w:t>
+        <w:t>38. Verde Pubblico Xml:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 2 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>38. Uso Del Suolo 2023 Gpkg Main:</w:t>
+        <w:t>39. Uso Del Suolo 2023 Gpkg Main:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 2 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>39. Vincoli Paesaggistici Gpkg Fluviale:</w:t>
+        <w:t>40. Database Topografico Capannoli Var5 2023 1 Xml:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 2 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>40. Database Topografico Capannoli Var5 2023 1 Xml:</w:t>
+        <w:t>41. Null Null Null:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 2 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>41. Cimiteri Capannoli Var5 2023 1 Xml:</w:t>
-[...120 lines deleted...]
-        <w:t>52. Null Null Null:</w:t>
+        <w:t>42. Cimiteri Capannoli Var5 2023 1 Xml:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 1 download</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>43. Numerazione Civica Xml Main:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 1 download</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>44. Targhe Via Xml Main:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 1 download</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>45. Uso Del Suolo 2023 Xml Main:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 1 download</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>46. Vincoli Paesaggistici Gpkg Boschivo:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 1 download</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>47. Territorio Urbanizzato Capannoli Var5 2023 1 Xml:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 1 download</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>48. Numerazione Civica Gpkg:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 1 download</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>49. Comparti E Aree Di Trasformazione Gpkg Main:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 1 download</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>50. Uso Del Suolo Capannoli 2021 Xml:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 1 download</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>51. Attivita Geolocalizzate Capannoli Var5 2023 1 Xml:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 1 download</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>52. Vincoli Tecnici Capannoli Var5 2023 1 Xml:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 1 download</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>53. Vincoli Paesaggistici Capannoli Var5 2023 1 Xml:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 1 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Report generato dal sistema di tracciamento Open Data - Comune di Capannoli</w:t>