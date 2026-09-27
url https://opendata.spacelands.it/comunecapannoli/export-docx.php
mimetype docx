--- v5 (2026-08-13)
+++ v6 (2026-09-27)
@@ -24,328 +24,328 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="48"/>
         </w:rPr>
         <w:t>Report Statistiche Open Data</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Comune di Capannoli</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Generato il: 13/08/2026 18:19</w:t>
+        <w:t>Generato il: 27/09/2026 19:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <!-- Sezione Riepilogo -->
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>Riepilogo Generale</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Visite Home Page:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 281</w:t>
+        <w:t xml:space="preserve"> 316</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Visualizzazioni Landing Pages:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 606</w:t>
+        <w:t xml:space="preserve"> 824</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Download Totali:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 194</w:t>
+        <w:t xml:space="preserve"> 195</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Ultimo Aggiornamento:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 13/08/2026 13:53</w:t>
+        <w:t xml:space="preserve"> 27/09/2026 12:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <!-- Sezione Visualizzazioni Landing Pages -->
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>Numero Visualizzazioni per Dataset</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>1. Attività Geolocalizzate:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 68 visualizzazioni</w:t>
+        <w:t xml:space="preserve"> 99 visualizzazioni</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2. Verde Pubblico:</w:t>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve"> 63 visualizzazioni</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>3. Tessuti Urbani e Rurali:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 63 visualizzazioni</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>4. Vincoli Tecnici:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 62 visualizzazioni</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>5. Unità Volumetriche:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 62 visualizzazioni</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>6. CTR e Database Topografico:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 62 visualizzazioni</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>7. Numerazione Civica:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 61 visualizzazioni</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>8. Comparti e Aree di Trasformazione:</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> 59 visualizzazioni</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>3. CTR e Database Topografico:</w:t>
-[...156 lines deleted...]
-        <w:t xml:space="preserve"> 13 visualizzazioni</w:t>
+        <w:t>9. Zonizzazione Regolamento Urbanistico:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 57 visualizzazioni</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>10. Uso del Suolo 2021:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 49 visualizzazioni</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>11. Vincoli Paesaggistici:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 45 visualizzazioni</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>12. Uso del Suolo 2023:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 33 visualizzazioni</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>13. Territorio Urbanizzato:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 25 visualizzazioni</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>14. Targhe Via:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 25 visualizzazioni</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>15. Cimiteri:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 21 visualizzazioni</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>16. Stradario Comunale:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 21 visualizzazioni</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>17. MapFlow Database:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 16 visualizzazioni</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>18. Uso del Suolo:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 1 visualizzazioni</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <!-- Sezione Download -->
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -354,65 +354,65 @@
         </w:rPr>
         <w:t>Numero Download per File</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>1. Vincoli Tecnici Xml Main:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 12 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>2. UCS23 Gpkg:</w:t>
+        <w:t>2. Zonizzazione Ru Gpkg Main:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 11 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>3. Zonizzazione Ru Gpkg Main:</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> 10 download</w:t>
+        <w:t>3. UCS23 Gpkg:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 11 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>4. Verde Pubblico Xml Main:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 9 download</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>5. Ru Capannoli Var5 2023 1 Gpkg:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 8 download</w:t>
       </w:r>
     </w:p>
     <w:p>